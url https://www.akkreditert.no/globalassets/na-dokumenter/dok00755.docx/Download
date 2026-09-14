--- v1 (2026-04-29)
+++ v2 (2026-09-14)
@@ -6336,1276 +6336,1276 @@
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="EK_EksRef"/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO/IEC 17029:2019</w:t>
+                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO 17043:2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17029 (EU-ETS)</w:t>
+                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO 15189:2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17029</w:t>
+                <w:t>.2 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Krav til bruk av fleksibel akkreditering</w:t>
+                <w:t>.3 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøvetaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Vilkår for registrering i Norsk akkrediterings GLP-register</w:t>
+                <w:t>.4 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 kalibreringslaboratorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO 17043:2023</w:t>
+                <w:t>.5 Søknads- og akkrediteringsomfang NS-EN ISO 15189</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO 15189:2022</w:t>
+                <w:t>.12 Søknads- og akkrediteringsomfang NS-EN ISO 20387</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.24 Søknads- og akkrediteringsomfang NS-EN ISO 17034</w:t>
+                <w:t>.13 Ekspertiseområder og produktgrupper for GLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.25 Samsvarsmatrise for NS-EN ISO 17034:2016</w:t>
+                <w:t>.14 Samsvarsmatrise for NS-EN ISO/IEC 17025:2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Forskrift om gebyrer for Norsk akkrediterings tjenester</w:t>
+                <w:t>.16 Samsvarsmatrise for NS-EN ISO/IEC 17020:2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.6 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</w:t>
+                <w:t>.17 Samsvarsmatrise for NS-EN ISO/IEC 17065:2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.7 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17065</w:t>
+                <w:t>.18 Samsvarsmatrise for ISO/IEC 17021-1:2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.8 Søknads- og akkrediteringsomfang ISO/IEC 17021-1</w:t>
+                <w:t>.19 Samsvarsmatrise for ISO/IEC 17024:2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.9 Søknads- og akkrediteringsomfang ISO/IEC 17024</w:t>
+                <w:t>.21 Samsvarsmatrise for NS-EN ISO 20387:2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.11 Søknads- og akkrediteringsomfang NS-EN ISO 17043</w:t>
+                <w:t>.22 Vilkår for å være akkreditert - fagområde: alle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.2 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøving</w:t>
+                <w:t>.23 Søknad om akkreditering og GLP (nynorsk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.3 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøvetaking</w:t>
+                <w:t>.24 Søknads- og akkrediteringsomfang NS-EN ISO 17034</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.4 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 kalibreringslaboratorier</w:t>
+                <w:t>.25 Samsvarsmatrise for NS-EN ISO 17034:2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.5 Søknads- og akkrediteringsomfang NS-EN ISO 15189</w:t>
+                <w:t xml:space="preserve"> Forskrift om gebyrer for Norsk akkrediterings tjenester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.12 Søknads- og akkrediteringsomfang NS-EN ISO 20387</w:t>
+                <w:t xml:space="preserve"> Vilkår for registrering i Norsk akkrediterings GLP-register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.13 Ekspertiseområder og produktgrupper for GLP</w:t>
+                <w:t>.6 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.14 Samsvarsmatrise for NS-EN ISO/IEC 17025:2017</w:t>
+                <w:t>.7 Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17065</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.16 Samsvarsmatrise for NS-EN ISO/IEC 17020:2012</w:t>
+                <w:t>.8 Søknads- og akkrediteringsomfang ISO/IEC 17021-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.17 Samsvarsmatrise for NS-EN ISO/IEC 17065:2012</w:t>
+                <w:t>.9 Søknads- og akkrediteringsomfang ISO/IEC 17024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.18 Samsvarsmatrise for ISO/IEC 17021-1:2015</w:t>
+                <w:t>.11 Søknads- og akkrediteringsomfang NS-EN ISO 17043</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.19 Samsvarsmatrise for ISO/IEC 17024:2012</w:t>
+                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøvetaking avløp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.21 Samsvarsmatrise for NS-EN ISO 20387:2018</w:t>
+                <w:t xml:space="preserve"> Samsvarsmatrise for NS-EN ISO/IEC 17029:2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.22 Vilkår for å være akkreditert - fagområde: alle</w:t>
+                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17029 (EU-ETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>.23 Søknad om akkreditering og GLP (nynorsk)</w:t>
+                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17029</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17025 prøvetaking avløp</w:t>
+                <w:t xml:space="preserve"> Krav til bruk av fleksibel akkreditering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00057172" w:rsidRPr="000E7A32" w14:paraId="4F0263CD" w14:textId="77777777">
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="005C5A37" w:rsidRPr="00BB3051" w14:paraId="4F0263CE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="0084014D">
       <w:headerReference w:type="even" r:id="rId37"/>
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="even" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:headerReference w:type="first" r:id="rId41"/>
       <w:footerReference w:type="first" r:id="rId42"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>