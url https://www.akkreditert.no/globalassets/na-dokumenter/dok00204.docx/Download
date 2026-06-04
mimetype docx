--- v0 (2025-10-26)
+++ v1 (2026-06-04)
@@ -7,1041 +7,1065 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <!-- Generated by Aspose.Words for .NET 23.5.0 -->
   <w:body>
-    <w:p w:rsidR="00A769F1" w:rsidP="001F7839" w14:paraId="7F31D632" w14:textId="68CCE1D4">
+    <w:p w:rsidR="00A769F1" w:rsidP="001F7839" w14:paraId="7F31D632" w14:textId="45427E11">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="Bilde 8" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Et bilde som inneholder Grafikk, design&#10;&#10;KI-generert innhold kan være feil." style="width:51pt;height:79.5pt;mso-wrap-style:square;visibility:visible">
+          <v:shape id="Bilde 8" o:spid="_x0000_s1025" type="#_x0000_t75" alt="Et bilde som inneholder Grafikk, design&#10;&#10;KI-generert innhold kan være feil." style="width:51pt;height:79.5pt;margin-top:-30.75pt;margin-left:0;mso-wrap-style:square;position:absolute;visibility:visible;z-index:251658240">
             <v:imagedata r:id="rId4" o:title="Et bilde som inneholder Grafikk, design&#10;&#10;KI-generert innhold kan være feil"/>
+            <w10:wrap type="square" side="right"/>
           </v:shape>
         </w:pict>
       </w:r>
+      <w:r>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0039162C" w:rsidP="001F7839" w14:paraId="7F31D633" w14:textId="77777777">
+    <w:p w:rsidR="008E63FC" w:rsidRPr="008E63FC" w:rsidP="008E63FC" w14:paraId="0D686488" w14:textId="77777777">
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="008E63FC">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>Registration form – Norwegian Accreditation</w:t>
+        <w:t>External Assessor – Personal and Banking Information Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C6D80" w:rsidRPr="000F5197" w:rsidP="001C6D80" w14:paraId="7F31D635" w14:textId="77777777">
+    <w:p w:rsidR="008E63FC" w:rsidRPr="008E63FC" w:rsidP="008E63FC" w14:paraId="4E5A6687" w14:textId="379386DD">
       <w:pPr>
         <w:ind w:right="1134"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are going to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2E0E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undertake assignments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00425B40">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rwegian accreditation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and receive fees and/or reimbursement for travel expenses, you must complete this form. The information you provide will be used to register you in our payroll system and give you access to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="008E63FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">DFØ’s self-service portal, </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008E63FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Betalmeg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E63FC" w:rsidRPr="008E63FC" w:rsidP="008E63FC" w14:paraId="7D1C356C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="1134"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once your registration is complete, you will receive an email with login details for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Betalmeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. This usually takes a couple of working days. Through the portal, you will be able to submit your own fee claims and travel expense reimbursements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E63FC" w:rsidRPr="008E63FC" w:rsidP="008E63FC" w14:paraId="3E3A79CE" w14:textId="6D477041">
+      <w:pPr>
+        <w:ind w:right="1134"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E63FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find guidance on how to log in and submit claims on DFØ’s website. After gaining access, you are responsible for keeping your personal information up to date </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5197" w:rsidR="00607824">
+      <w:r w:rsidRPr="008E63FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">o be able to register you as a self-employed individual into our payroll system, we kindly ask you to please fill in </w:t>
+        <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00067061">
+      <w:r w:rsidRPr="008E63FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> the portal.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4253"/>
-        <w:gridCol w:w="4851"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7F31D638" w14:textId="77777777" w:rsidTr="0039162C">
+      <w:tr w14:paraId="7F31D638" w14:textId="77777777" w:rsidTr="00CD6815">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="008E63FC" w:rsidP="00425B40" w14:paraId="7F31D636" w14:textId="497A2461">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0039162C">
-[...5 lines deleted...]
-              <w:t>External</w:t>
+            <w:r w:rsidRPr="008E63FC">
+              <w:t>Personal Information</w:t>
             </w:r>
-            <w:r w:rsidRPr="0039162C">
-[...14 lines deleted...]
-          <w:p w:rsidR="009B3B74" w:rsidRPr="009A1489" w:rsidP="009A1489" w14:paraId="7F31D637" w14:textId="77777777">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D637" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D63B" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D63B" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D639" w14:textId="3E0C8D7D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">First </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>name</w:t>
             </w:r>
-            <w:r w:rsidR="0039162C">
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B3B74" w:rsidRPr="009A1489" w:rsidP="009A1489" w14:paraId="7F31D63A" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D63A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D63E" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D63E" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D63C" w14:textId="563F2C4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Last name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B3B74" w:rsidRPr="009A1489" w:rsidP="009A1489" w14:paraId="7F31D63C" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:p w:rsidR="009B3B74" w:rsidRPr="009A1489" w:rsidP="009A1489" w14:paraId="7F31D63D" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D63D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D641" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D641" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D63F" w14:textId="3E0C770D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nationality:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C63D8E" w:rsidP="009A1489" w14:paraId="7F31D63F" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C63D8E" w:rsidRPr="009A1489" w:rsidP="009A1489" w14:paraId="7F31D640" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D640" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D644" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D644" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D642" w14:textId="57748537">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidP="001D2D42" w14:paraId="7F31D642" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D643" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D643" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D647" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D647" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D645" w14:textId="002943BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Postal code, city, and country:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="001D2D42" w:rsidP="001D2D42" w14:paraId="7F31D645" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="001D2D42" w:rsidP="008E63FC" w14:paraId="7F31D646" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF77F8">
-[...37 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D64A" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D64A" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D648" w14:textId="24B6CE02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Passport number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="00CF77F8" w:rsidP="001D2D42" w14:paraId="7F31D648" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00CF77F8" w:rsidP="008E63FC" w14:paraId="7F31D649" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D64D" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D64D" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D64B" w14:textId="5DA6DE4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="00CF77F8" w:rsidP="001D2D42" w14:paraId="7F31D64B" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00CF77F8" w:rsidP="008E63FC" w14:paraId="7F31D64C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D650" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D650" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D64E" w14:textId="677D091A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="00CF77F8" w:rsidP="001D2D42" w14:paraId="7F31D64F" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00CF77F8" w:rsidP="008E63FC" w14:paraId="7F31D64F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D653" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D656" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="00425B40" w14:paraId="7F31D654" w14:textId="39433D8C">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:t>Banking Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidP="001D2D42" w14:paraId="7F31D651" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00CF77F8" w:rsidP="008E63FC" w14:paraId="7F31D655" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D656" w14:textId="77777777" w:rsidTr="00DF3DFF">
+      <w:tr w14:paraId="7F31D659" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D657" w14:textId="186191D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name of bank:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="00CF77F8" w:rsidP="001D2D42" w14:paraId="7F31D654" w14:textId="77777777">
-[...33 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D658" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D659" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D65C" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D65A" w14:textId="0371019D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bank account number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D657" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D658" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D65B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D65C" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D65F" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D65D" w14:textId="35E3EAB7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bank address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidP="001D2D42" w14:paraId="7F31D65A" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D65B" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D65E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D65F" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D662" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D660" w14:textId="1AA59C8D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Postal code, city, and country:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D65D" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="0039162C" w:rsidP="008E63FC" w14:paraId="7F31D661" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D662" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D665" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D663" w14:textId="14DFEDDE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SWIFT/BIC code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="0039162C" w:rsidP="001D2D42" w14:paraId="7F31D660" w14:textId="77777777">
-[...31 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D664" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F31D665" w14:textId="77777777" w:rsidTr="003511F8">
+      <w:tr w14:paraId="7F31D668" w14:textId="77777777" w:rsidTr="00425B40">
         <w:tblPrEx>
-          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblW w:w="8647" w:type="dxa"/>
           <w:tblInd w:w="108" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="436"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
-[...44 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E63FC" w:rsidRPr="00425B40" w:rsidP="008E63FC" w14:paraId="7F31D666" w14:textId="58E86D11">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B40">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>IBAN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2D42" w:rsidRPr="009A1489" w:rsidP="001D2D42" w14:paraId="7F31D667" w14:textId="77777777">
+          <w:p w:rsidR="008E63FC" w:rsidRPr="009A1489" w:rsidP="008E63FC" w14:paraId="7F31D667" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B3B74" w14:paraId="7F31D669" w14:textId="77777777"/>
-    <w:p w:rsidR="00C36833" w:rsidP="00C36833" w14:paraId="7F31D66A" w14:textId="77777777">
+    <w:p w:rsidR="00A556F4" w:rsidRPr="00A556F4" w:rsidP="00C36833" w14:paraId="7F31D66B" w14:textId="2CB6971A">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CD6815">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00425B40">
         <w:rPr>
-          <w:bCs/>
-          <w:color w:val="808080"/>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:hyperlink r:id="rId6" w:tooltip="XDF00203 - dok00203.docx" w:history="1">
         <w:r w:rsidRPr="00A556F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
         </w:r>
         <w:r w:rsidRPr="00A556F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> DOCPROPERTY XDL00203 \*charformat \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A556F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
@@ -1060,83 +1084,92 @@
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidSect="00AF6604">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00F55863" w14:paraId="7F31D66F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00F55863" w14:paraId="7F31D670" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1181,134 +1214,141 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B5571"/>
     <w:rsid w:val="00066CF7"/>
     <w:rsid w:val="00067061"/>
     <w:rsid w:val="0007544F"/>
     <w:rsid w:val="000863E9"/>
     <w:rsid w:val="000F5197"/>
     <w:rsid w:val="001171C8"/>
     <w:rsid w:val="00130AF4"/>
     <w:rsid w:val="00133378"/>
     <w:rsid w:val="001613BF"/>
     <w:rsid w:val="00165995"/>
     <w:rsid w:val="001C42E4"/>
     <w:rsid w:val="001C6D80"/>
     <w:rsid w:val="001D2D42"/>
     <w:rsid w:val="001F1E84"/>
     <w:rsid w:val="001F7839"/>
+    <w:rsid w:val="00262B09"/>
     <w:rsid w:val="003066AD"/>
     <w:rsid w:val="003511F8"/>
     <w:rsid w:val="00355E04"/>
     <w:rsid w:val="0039162C"/>
     <w:rsid w:val="0039360E"/>
     <w:rsid w:val="003B76B2"/>
     <w:rsid w:val="003E729F"/>
+    <w:rsid w:val="00425B40"/>
     <w:rsid w:val="0045448E"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="0053324E"/>
     <w:rsid w:val="005471DD"/>
     <w:rsid w:val="005610CC"/>
     <w:rsid w:val="005B1F40"/>
     <w:rsid w:val="005B5571"/>
     <w:rsid w:val="005E5194"/>
     <w:rsid w:val="00607824"/>
     <w:rsid w:val="0075647A"/>
     <w:rsid w:val="007B5DAE"/>
     <w:rsid w:val="00862571"/>
     <w:rsid w:val="00877A71"/>
     <w:rsid w:val="00882D06"/>
     <w:rsid w:val="00886F2B"/>
     <w:rsid w:val="008B1310"/>
     <w:rsid w:val="008C2D4B"/>
+    <w:rsid w:val="008E63FC"/>
     <w:rsid w:val="009A1489"/>
     <w:rsid w:val="009B3B74"/>
     <w:rsid w:val="009F7878"/>
     <w:rsid w:val="00A00233"/>
     <w:rsid w:val="00A22F19"/>
     <w:rsid w:val="00A556F4"/>
     <w:rsid w:val="00A769F1"/>
     <w:rsid w:val="00AA0361"/>
     <w:rsid w:val="00AC5925"/>
     <w:rsid w:val="00AF6604"/>
     <w:rsid w:val="00B42A58"/>
     <w:rsid w:val="00B53C4B"/>
     <w:rsid w:val="00BC7AD1"/>
     <w:rsid w:val="00BE40E1"/>
     <w:rsid w:val="00C10C04"/>
     <w:rsid w:val="00C2764B"/>
     <w:rsid w:val="00C36833"/>
     <w:rsid w:val="00C55636"/>
     <w:rsid w:val="00C63D8E"/>
+    <w:rsid w:val="00CB2E0E"/>
+    <w:rsid w:val="00CD6815"/>
     <w:rsid w:val="00CD70B7"/>
     <w:rsid w:val="00CF77F8"/>
     <w:rsid w:val="00D3733A"/>
     <w:rsid w:val="00D476EC"/>
     <w:rsid w:val="00DB53C4"/>
     <w:rsid w:val="00DD4848"/>
     <w:rsid w:val="00DF3DFF"/>
+    <w:rsid w:val="00DF7A77"/>
     <w:rsid w:val="00E34264"/>
     <w:rsid w:val="00E616DB"/>
     <w:rsid w:val="00EE05ED"/>
     <w:rsid w:val="00EF77F9"/>
     <w:rsid w:val="00F020BB"/>
     <w:rsid w:val="00F246E7"/>
     <w:rsid w:val="00F54AE6"/>
     <w:rsid w:val="00F55202"/>
     <w:rsid w:val="00F55863"/>
     <w:rsid w:val="00FC0E7A"/>
     <w:rsid w:val="00FD72F8"/>
+    <w:rsid w:val="00FE4496"/>
     <w:rsid w:val="00FF384A"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="beskyttet" w:val="nei"/>
     <w:docVar w:name="docver" w:val="2.20"/>
     <w:docVar w:name="ekr_dokeier" w:val=" "/>
     <w:docVar w:name="ekr_doktittel" w:val=" "/>
     <w:docVar w:name="ekr_doktype" w:val=" "/>
     <w:docVar w:name="ekr_dokumentid" w:val=" "/>
     <w:docVar w:name="ekr_endret" w:val=" "/>
     <w:docVar w:name="ekr_gradering" w:val=" "/>
     <w:docVar w:name="ekr_hørt" w:val=" "/>
     <w:docVar w:name="ekr_ibruk" w:val=" "/>
     <w:docVar w:name="ekr_opprettet" w:val=" "/>
     <w:docVar w:name="ekr_rapport" w:val=" "/>
     <w:docVar w:name="ekr_refnr" w:val=" "/>
     <w:docVar w:name="ekr_signatur" w:val=" "/>
     <w:docVar w:name="ekr_skrevetav" w:val=" "/>
     <w:docVar w:name="ekr_status" w:val=" "/>
     <w:docVar w:name="ekr_utext1" w:val=" "/>
     <w:docVar w:name="ekr_utext2" w:val=" "/>
     <w:docVar w:name="ekr_utext3" w:val=" "/>
     <w:docVar w:name="ekr_utext4" w:val=" "/>
     <w:docVar w:name="ekr_utgitt" w:val=" "/>
     <w:docVar w:name="ekr_verifisert" w:val=" "/>
@@ -1745,54 +1785,123 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift1Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E63FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift2Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425B40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift3Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425B40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -1990,60 +2099,120 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F246E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
     <w:name w:val="Bunntekst Tegn"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F246E7"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
+    <w:name w:val="Overskrift 1 Tegn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008E63FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
+    <w:name w:val="Overskrift 2 Tegn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00425B40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
+    <w:name w:val="Overskrift 3 Tegn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00425B40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00425B40"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="regnskap@akkreditert.no" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akkreditert.datakvalitet.net/docs/pub/DOK00203.pdf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfo.no/en/self-service-portal" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akkreditert.datakvalitet.net/docs/pub/DOK00203.pdf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\USERS\LMS\APPDATA\ROAMING\MICROSOFT\TEMPLATES\OPERATIV.DOT" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2293,82 +2462,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>664</Characters>
+  <Words>218</Words>
+  <Characters>1160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Registration form - external assessor</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Senter for statlig økonomistyring</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>788</CharactersWithSpaces>
+  <CharactersWithSpaces>1376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Registration form - external assessor</dc:title>
   <dc:subject>00020105|.2.1.5.21|</dc:subject>
   <dc:creator>lms@akkreditert.no</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="XDF00203">
     <vt:lpwstr>dok00203.docx</vt:lpwstr>